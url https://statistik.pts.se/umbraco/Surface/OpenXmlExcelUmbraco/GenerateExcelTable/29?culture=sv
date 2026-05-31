--- v1 (2026-03-31)
+++ v2 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7822e15271dd4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3919950e834368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet26" sheetId="26" r:id="Raac7bb492c3242b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet96" sheetId="96" r:id="R62f9cb863dce4eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="000000"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="000000"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="006100"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
@@ -88,67 +88,70 @@
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="2" borderId="0" applyFill="1"/>
     <x:xf fontId="4" fillId="3" borderId="0" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" indent="200"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
   <x:xf numFmtId="3453" applyNumberFormat="1" applyFont="1"/>
   <x:col min="5" max="5" width="16" customWidth="1"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabdd24fcf07643e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832c393a3c554336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raac7bb492c3242b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1a639048914445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2473b49062104ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R62f9cb863dce4eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c s="3" t="str">
         <x:v>Tabell 29-tv-tjänster -  Intäkter (miljontals kronor)*</x:v>
       </x:c>
       <x:c s="3" t="str">
+        <x:v>2025  helår</x:v>
+      </x:c>
+      <x:c s="3" t="str">
         <x:v>2025  1.halvår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2024  helår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2024  1.halvår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2023  helår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2023  1.halvår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2022  helår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2022  1.halvår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2021  helår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2021  1.halvår</x:v>
@@ -211,50 +214,53 @@
         <x:v>2011  helår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2011  1.halvår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2010  helår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2010  1.halvår</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2009  helår</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c s="0" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c s="0" t="str">
         <x:v>Totala intäkter (grund- och tillvalspaket) [1] [2] [5]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>10261.804000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>10096.665500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>9617.814000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>9445.914000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>9083.456000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -320,50 +326,53 @@
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>8575.099000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>7928.689000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c s="0" t="str">
         <x:v>    Kabel-tv abonnemang (analoga och digitala) [11][6]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>2327.481000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2230.367000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -424,50 +433,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c s="0" t="str">
         <x:v>    TV via marknät [7]</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>871.097000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -522,50 +534,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c s="0" t="str">
         <x:v>    TV via satellit [7]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>1934.055000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2052.678000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -623,50 +638,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c s="0" t="str">
         <x:v>    Iptv totalt [7] [8]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>6000.268000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>4942.523500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -724,50 +742,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c s="0" t="str">
         <x:v>        TV via fiber och fiber-LAN [7]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>6000.131000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>4917.399500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -825,50 +846,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c s="0" t="str">
         <x:v>        TV via xDSL [7]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.021000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>25.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -943,50 +967,53 @@
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c s="0" t="str">
         <x:v>    varav via grundpaket [3]</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>7279.475000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>7197.214000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>7443.744700000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>7710.380000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>8010.543400000</x:v>
@@ -1044,50 +1071,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>7362.771000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>7053.830000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c s="0" t="str">
         <x:v>    varav via tilläggspaket [4]</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>2338.339000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2248.700000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1639.711300000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1846.127000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1830.140000000</x:v>
@@ -1153,50 +1183,53 @@
         <x:v>874.859000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c s="0" t="str">
         <x:v>        Analog kabel-tv [2] via grundpaket</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>187.811000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>225.610000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>229.444000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>865.822000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>905.390000000</x:v>
@@ -1254,50 +1287,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1215.671000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1332.706000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c s="0" t="str">
         <x:v>            Analog kabel-tv [2] via fastighetsägare</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>173.142000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>202.321000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>208.049000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>844.068000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>883.124000000</x:v>
@@ -1355,50 +1391,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1166.221000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1196.278000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c s="0" t="str">
         <x:v>        Digital kabel-tv [2] via grundpaket</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>1735.511000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1705.113000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1752.433000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1200.566000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1305.564000000</x:v>
@@ -1456,50 +1495,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1335.457000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1095.076000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c s="0" t="str">
         <x:v>            Digital kabel-tv [2] via fastighetsägare</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>820.704000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>785.886000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>787.064000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>203.598000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>192.794000000</x:v>
@@ -1557,50 +1599,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>140.221000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>105.145000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c s="0" t="str">
         <x:v>        TV via marknät via grundpaket</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>760.535000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>788.693000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>825.030000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>868.096000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>979.771000000</x:v>
@@ -1658,50 +1703,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1857.343000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1875.106000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c s="0" t="str">
         <x:v>        TV via satellit via grundpaket</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>1586.848000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1789.683000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1800.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2096.994000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2362.673000000</x:v>
@@ -1759,50 +1807,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>2512.317000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2381.105000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c s="0" t="str">
         <x:v>        TV via fiber och fiber-LAN via grundpaket</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>2981.698000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2627.334000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2712.170700000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2524.667000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2255.649400000</x:v>
@@ -1860,50 +1911,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>101.384000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>102.515000000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c s="0" t="str">
         <x:v>            TV via fiber och fiber-LAN via fastighetsägare</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>414.764000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>414.565000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>392.863000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>358.566000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>312.192000000</x:v>
@@ -1961,50 +2015,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>29.495000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>43.724000000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c s="0" t="str">
         <x:v>        TV via xDSL via grundpaket</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>27.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>58.616000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>123.485000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>153.130000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>200.422000000</x:v>
@@ -2050,48 +2107,48 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>436.022000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>380.264000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>340.599000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>267.322000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c s="0" t="str">
-        <x:v>Källa: Post- och telestyrelsen, 17 november 2025.
+        <x:v>Källa: Post- och telestyrelsen, xx maj 2026.
 * Se "Innehåll" eller www.statistik.pts.se under Dokument för att få reda på vilken fråga statistiken kommer ifrån. För datainsamlingen Svensk telemarknad första
 halvåret används samma tabeller som för helåret för att göra det lättare att hitta värden. Det innebär att på halvåret innehåller några tabeller inte något nytt värde
 för första halvåret och i vissa tabeller har några rader inte nytt värde.
 [1] I intäkterna ingår samtliga intäkter som är hänförliga till slutkundens köp av grundpaket eller tilläggspaket så som löpande avgifter, startavgifter, uthyrning eller försäljning av digital-tv-boxar  
 och programkort. Även intäkter för VOD (video on demand) och pay-per-view ingår tom 2015 därefter ingår inte intäkter för transaktionsbaserade VOD (video on demand) och pay-per-view.
 Från och med 2012 års rapport ingår inte intäkterna från "mindre kabel-tv nät och fastighetsägare" (SMATV) som rapporterat in själva i denna sammanställning. 
 För åren 2009 till 2014 är intäkter på tv-tjänster via marknätet för både grund- och tilläggspaket rapporterade på grundpaket då de inte kunde fördelas. Det innebär att för dessa år är intäkter
 på grundabonnemang något för höga medan tilläggspaketen är något för låga.
 [2] Exklusive intäkter från SMATV-operatörer.
 [3] Samtliga intäkter som är hänförliga till abonnemang på ett grundpaket: löpande abonnemangsavgifter, startavgifter, uthyrning eller försäljning av digital-tv-boxar och programkort.
 [4] Samtliga intäkter som är hänförliga till slutkundens köp av tilläggsabonnemang (kanaler eller paket över grundabonnemang): löpande avgifter, startavgifter, uthyrning eller försäljning av
 digital-tv-boxar och programkort. I tilläggspaketet ingår även intäkter för VOD (video on demand) och pay-per-view. PTS har inte definerat VOD och pay-per view vidare vilket leder till aktöerna
 och bör tas med försiktighet. Intäkter för VOD (video on demand) och pay-per-view ingår tom 2015 därefter ingår inte intäkter för transaktionsbaserade VOD (video on demand) och pay-per-view
 [5] PTS har från och med 2023 ändrat summeringen för digital respektive analog kabel-tv, till att inkludera alla rapporterande aktörer. Detta påverkar även summor i tidigare års rapportering.
 [6] Ny fråga från 2024 (Digital kabel-tv  + Analoga kabel-tv abonnemang, både grund och tiläggspaket) exklusive intäkter från SMATV.
 [7] Både grund- och tiläggspaket.
 [8] Här ingår IP-tv via fiber, IP-tv vid xDSL och IP-tv via annan infrastruktur. </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>