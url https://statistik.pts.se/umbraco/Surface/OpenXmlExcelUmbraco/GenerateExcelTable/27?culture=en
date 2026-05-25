--- v1 (2026-03-22)
+++ v2 (2026-05-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e0e03d6be64b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6709d923c3d48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet57" sheetId="57" r:id="R2014fc607d4b4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet91" sheetId="91" r:id="R9bc454e6b8ad410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="000000"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="000000"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="006100"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
@@ -88,67 +88,70 @@
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="2" borderId="0" applyFill="1"/>
     <x:xf fontId="4" fillId="3" borderId="0" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" indent="200"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
   <x:xf numFmtId="3453" applyNumberFormat="1" applyFont="1"/>
   <x:col min="5" max="5" width="16" customWidth="1"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbbf52d2ef34468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref160e079b654000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2014fc607d4b4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R399ff3b9a55543eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70a5f40948e41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9bc454e6b8ad410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c s="3" t="str">
         <x:v>Table 27-Internet services - revenues from Internet access - end-user (SEKm) [1]*</x:v>
       </x:c>
       <x:c s="3" t="str">
+        <x:v>2025  yearly</x:v>
+      </x:c>
+      <x:c s="3" t="str">
         <x:v>2025  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2024  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2024  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2023  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2023  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2022  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2022  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2021  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2021  half-year</x:v>
@@ -265,50 +268,53 @@
         <x:v>2002  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2002  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2001  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2001  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2000  yearly</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c s="0" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c s="0" t="str">
         <x:v>Revenues from fixed Internet access - private</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>14353.924000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>13896.418500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>13027.134000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>12294.506500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>11948.199200000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -420,50 +426,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1972.966993000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>3549.695000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1645.349000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2805.872000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1444.296000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2240.232000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c s="0" t="str">
         <x:v>    Revenues from fixed broadband connections [2]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>14353.924000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>13896.418500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>13027.134000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>12294.506500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>11948.199200000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -583,50 +592,53 @@
         <x:v>745.178000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>771.824000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>342.952000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>205.544000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c s="0" t="str">
         <x:v>        of which from xDSL</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>64.695000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>172.703000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>346.141000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>759.896000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1197.509200000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -738,50 +750,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c s="0" t="str">
         <x:v>        of which from Cable television</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>1704.010000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1762.712000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1719.044000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1733.690000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1832.640200000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -893,50 +908,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c s="0" t="str">
         <x:v>        of which from Fiber and fiber-LAN</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>12515.189000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>11906.624500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>10928.018000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>9779.511500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>8897.476700000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -1048,50 +1066,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c s="0" t="str">
         <x:v>        of which from other Internet access</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>70.030000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>54.379000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>33.931000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>21.409000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>20.573100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -1274,50 +1295,53 @@
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>15.480000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>19.712000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>32.819000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>53.346000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>57.955000000</x:v>
@@ -1429,50 +1453,53 @@
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.862000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1.545000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>3.970000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>10.519000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>23.648000000</x:v>
@@ -1529,54 +1556,57 @@
         <x:v>777.231000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1754.751000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>924.966000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1744.598000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c s="0" t="str">
         <x:v>Revenues from fixed Internet access - business</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>2643.067000000</x:v>
+        <x:v>2821.137500000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>2666.496000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2467.047100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2449.984900000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2383.986300000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2300.587300000</x:v>
       </x:c>
@@ -1684,54 +1714,57 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1004.805000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1809.809000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>830.377000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1748.756000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>852.995000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1307.426200000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c s="0" t="str">
         <x:v>    Revenues from fixed broadband connections [2]</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>2643.067000000</x:v>
+        <x:v>2821.137500000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>2666.496000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2467.047100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2449.984900000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2383.986300000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2300.587300000</x:v>
       </x:c>
@@ -1847,50 +1880,53 @@
         <x:v>532.665000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1045.293000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>497.550000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>549.296200000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c s="0" t="str">
         <x:v>        of which from xDSL</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>49.070000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>75.881000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>160.290000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>219.479000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>284.155500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -2002,50 +2038,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c s="0" t="str">
         <x:v>        of which from Cable television</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>93.335000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>94.150000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>94.436000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>85.755000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>106.829000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -2157,54 +2196,57 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c s="0" t="str">
         <x:v>        of which from Fiber and fiber-LAN</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>2161.673500000</x:v>
+        <x:v>2326.700500000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>2185.102500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1919.822600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1857.362100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1710.848800000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1546.058300000</x:v>
       </x:c>
@@ -2312,50 +2354,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c s="0" t="str">
         <x:v>        of which from other Internet access</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>352.032000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>311.362500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>292.498500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>287.388800000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>282.153000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -2520,50 +2565,53 @@
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.021000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.385000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.562000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>6.949000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>7.249000000</x:v>
@@ -2693,50 +2741,53 @@
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.512000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.207000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.425000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.789000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1.798000000</x:v>
@@ -2793,54 +2844,57 @@
         <x:v>262.013000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>654.206000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>330.587000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>604.554000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c s="0" t="str">
         <x:v>  </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c s="0" t="str">
         <x:v>Revenues from fixed Internet access  -  total</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>16539.485500000</x:v>
+        <x:v>17175.061500000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>16562.914500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>15494.181100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>14744.491400000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>14332.610500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>13975.917700000</x:v>
       </x:c>
@@ -2948,54 +3002,57 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>2997.771993000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>5359.504000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2475.726000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>4554.628000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2297.291000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>3547.658200000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c s="0" t="str">
         <x:v>    Revenues from fixed broadband connections [2]</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>16539.485500000</x:v>
+        <x:v>17175.061500000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>16562.914500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>15494.181100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>14744.491400000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>14332.610500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>13975.917700000</x:v>
       </x:c>
@@ -3111,50 +3168,53 @@
         <x:v>1277.843000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1817.117000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>840.502000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>754.840200000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c s="0" t="str">
         <x:v>        of which from xDSL</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>113.765000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>248.584000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>506.431000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>979.375000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1481.664700000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -3266,50 +3326,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c s="0" t="str">
         <x:v>        of which from Cable television</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>1797.345000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1856.862000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1813.480000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1819.445000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1939.469200000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -3421,54 +3484,57 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c s="0" t="str">
         <x:v>        of which from Fiber and fiber-LAN</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>14068.298000000</x:v>
+        <x:v>14841.889500000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>14091.727000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>12847.840600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>11636.873600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>10608.325500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>9591.337000000</x:v>
       </x:c>
@@ -3576,50 +3642,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c s="0" t="str">
         <x:v>        of which from other Internet access</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>422.062000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>365.741500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>326.429500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>308.797800000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>303.151100000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -3784,50 +3853,53 @@
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.021000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.385000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.562000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>22.429000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>26.961000000</x:v>
@@ -3957,50 +4029,53 @@
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>1.374000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1.752000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>4.395000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>11.308000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>25.446000000</x:v>
@@ -4057,54 +4132,57 @@
         <x:v>1039.244000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2408.957000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1255.553000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2349.152000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c s="0" t="str">
         <x:v>Average revenue per subscription to fixed broadband access and month (SEK)</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>320.303647621</x:v>
+        <x:v>332.516314150</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>320.757373594</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>301.787766796</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>288.690567585</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>283.263797128</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>283.432074787</x:v>
       </x:c>
@@ -4206,50 +4284,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>369.873438283</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>376.367098066</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>418.635174782</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>452.203167960</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>406.065869561</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>524.689422342</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c s="0" t="str">
         <x:v>    Private</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>288.867122111</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>279.528671645</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>263.548439410</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>250.346416378</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>245.810514771</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -4355,54 +4436,57 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>276.373543681</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>263.919583690</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>280.605539428</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>290.722444881</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>254.426127863</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>239.130852374</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c s="0" t="str">
         <x:v>    Business</x:v>
       </x:c>
       <x:c s="0" t="n">
-        <x:v>0.000000000</x:v>
-[...2 lines deleted...]
-        <x:v>1374.346902780</x:v>
+        <x:v>1438.341689686</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>0.000000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
+        <x:v>1386.529557849</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1290.590898343</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1247.630709219</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1197.534140468</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1118.595995282</x:v>
       </x:c>
@@ -4501,40 +4585,40 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>1376.996307557</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1289.676926991</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1489.899627151</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>1755.863208072</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2306.310269648</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2443.103638065</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>4436.689841343</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c s="0" t="str">
-        <x:v>Source: The Swedish Post and Telecom Authority, 17 November, 2025.
+        <x:v>Source: The Swedish Post and Telecom Authority, xx May, 2026.
 * See "content" or http://statistik.pts.se/start_en under Documents to find out which question the data is based on.
 The same tables are used for both the full-year and half-year versions of the Swedish Telecom market.
 That means that the half-year tables includes some tables without a new data.
 [1] Does not include interconnection revenues, group internal revenues or revenues from mobile data services. Revenues from mobile data services are to be found in the table "Mobile data services".
 PTS has estimated Bahnhofs revenues for internet subscriptions via fibre, private and business, 2015 ? 2019 and 2021.
 [2] Excl. revenues from mobile broadband. Revenues from mobile broadband are shown separatly. Includes start and other one off charges together with fixed
 and variable charges for broadband access. Includes e-mail only when this is included in the fixed charge. Does not relate to revenues from data communications services.
 [3] Includes e-mail only when this is included in the subscription. From 2019 this question is included in "other internet access".
 [4] From 2015 this questions is not longer used.</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>