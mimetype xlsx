--- v1 (2026-03-31)
+++ v2 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13de35c8dda4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32a0997972d4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet38" sheetId="38" r:id="R90b032a585fd4b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet80" sheetId="80" r:id="R7dd059ed78ec4637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="000000"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="000000"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="006100"/>
       <x:name val="Verdana"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
@@ -88,67 +88,70 @@
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="2" borderId="0" applyFill="1"/>
     <x:xf fontId="4" fillId="3" borderId="0" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" indent="200"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
   <x:xf numFmtId="3453" applyNumberFormat="1" applyFont="1"/>
   <x:col min="5" max="5" width="16" customWidth="1"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75334fb916c84d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c66105b56a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R90b032a585fd4b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd983e391ff29447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5d6ff4fc594573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7dd059ed78ec4637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c s="3" t="str">
         <x:v>Table 21-Dark fibre and wave length connections for end-user and wholesale customers ? Revenues (SEKm)*</x:v>
       </x:c>
       <x:c s="3" t="str">
+        <x:v>2025  yearly</x:v>
+      </x:c>
+      <x:c s="3" t="str">
         <x:v>2025  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2024  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2024  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2023  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2023  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2022  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2022  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2021  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2021  half-year</x:v>
@@ -265,50 +268,53 @@
         <x:v>2002  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2002  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2001  yearly</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2001  half-year</x:v>
       </x:c>
       <x:c s="3" t="str">
         <x:v>2000  yearly</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c s="0" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c s="0" t="str">
         <x:v>Revenues for dark fibre connections [3]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>6613.433300000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>5945.183500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>5710.948600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>5831.384700000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>5353.275500000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -420,50 +426,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>107.337000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>808.454000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>81.090000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>676.842000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>553.582000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c s="0" t="str">
         <x:v>    of which group internal revenues [4]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>3431.041000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>3008.272000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2898.304000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>3124.447000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>2856.193000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -583,50 +592,53 @@
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>149.691000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>40.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c s="0" t="str">
         <x:v> </x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c s="0" t="str">
         <x:v>Revenues for  wavelength [6]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>318.517600000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>329.733600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>327.323600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>253.786600000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>251.147800000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -738,50 +750,53 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c s="0" t="str">
         <x:v>    of which group internal revenues [4]</x:v>
       </x:c>
       <x:c s="0" t="n">
+        <x:v>3.707000000</x:v>
+      </x:c>
+      <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>37.120000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>26.953000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>9.560000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>15.938000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
@@ -890,38 +905,38 @@
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
       <x:c s="0" t="n">
         <x:v>0.000000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c s="0" t="str">
-        <x:v>Source: The Swedish Post and Telecom Authority, 17 November, 2025.
+        <x:v>Source: The Swedish Post and Telecom Authority, xx May, 2026.
 * See "content" or http://statistik.pts.se/start_en under Documents to find out which question the data is based on.
 The same tables are used for both the full-year and half-year versions of the Swedish Telecom market.
 That means that the half-year tables includes some tables without a new data.
 [3] 'Dark fibre' refers to an optical fibre connection where the fibre is not lit up, i.e. physical fibre cables without electronic equipment.
 Revenues from 2013 has been estimated by PTS.
 [4] Only relates to group internal revenues within Sweden. Revenues from 2013 has been estimated by PTS.
 [6]  'Wavelength' refers to the fact that the optical light in a fibre is divided into wavelengths so that each wavelength functions as a channel.</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>